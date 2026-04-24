--- v3 (2026-03-10)
+++ v4 (2026-04-24)
@@ -1,95 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R241a0f093c334fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1b3d689ebeda4157" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Gareth Brown - Full Stack Software Engineering &amp; DevOps</w:t>
+        <w:t xml:space="preserve">Gareth Brown - Solutions Architect &amp; Technical Leader</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">.NET Specialist / Full-Stack Web / APIs / Databases / Cloud Infrastructure / Microservices / AI</w:t>
+        <w:t xml:space="preserve">Solutions Architecture / System Design / Cloud Infrastructure / Microservices / .NET / APIs / AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">App Software Ltd, Dilton Marsh, Westbury, Wiltshire, BA13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROFILE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Full-stack software and DevOps engineer, with particular specialisations in .NET web application and API development. Proven expertise and experience delivering mission-critical systems at scale. Able to lead and support development teams through complex technical and organisational challenges. Broad and deep skill set across the full software development life cycle. Prioritises pragmatism and building performant, reliable, maintainable software.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Recognised by clients for taking ownership of critical project deliverables, mentoring fellow developers, clear technical communication, and the consistent successful delivery of software projects.</w:t>
+        <w:t xml:space="preserve">Solutions architect and technical lead with deep hands-on expertise across the full software development life cycle. Specialises in designing and delivering scalable, maintainable system architectures for mission-critical applications. Proven track record leading development teams through complex technical and organisational challenges, from initial solution design through to production deployment. Combines strong architectural thinking with practical engineering skills across .NET, cloud platforms, microservices, and modern web technologies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Recognised by clients for strategic technical decision-making, ownership of critical project deliverables, mentoring development teams, clear communication with both technical and non-technical stakeholders, and the consistent successful delivery of software projects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PUBLIC PROFILES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
@@ -238,152 +238,166 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CORE TECHNICAL SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Architecture &amp; Design:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Microservices, Event-Driven Architecture, REST API Design, Domain-Driven Design, Design Patterns, SOLID Principles, Solution Evaluation and Selection, Technical Strategy, Stakeholder Communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cloud &amp; DevOps:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> AWS (ECS, S3, Athena, SQS/SNS), Microsoft Azure, Google Cloud Platform (GCP), Digital Ocean | Docker, Kubernetes (K8s), Flux CD, Infrastructure as Code (IaC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Databases &amp; Messaging:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PostgreSQL, SQL Server, MySQL, MariaDB, MongoDB, SQLite, Redis | RabbitMQ, Kafka, AWS SQS/SNS, gRPC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Languages:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> C#, JavaScript, TypeScript, SQL, HTML, CSS, Bash, PowerShell</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Backend Frameworks:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> .NET (Core, Framework), ASP.NET MVC, Node.js, Blazor, MAUI, Xamarin, Dapper ORM, Entity Framework, Mass Transit, SignalR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Frontend Frameworks:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Vue.js, Angular, React, Svelte, Alpine.js, jQuery, Knockout.js | CSS, Sass, Bootstrap, Tailwind, Bulma, Foundation, GOV.uk Design System</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Cloud &amp; DevOps:</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">CI/CD &amp; Version Control:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Git, GitHub, Azure DevOps, GitHub Actions, Jenkins, Bitbucket, CodeCommit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">AI Tooling:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> AI-assisted development workflows and app integrations, LLMs (GPT, Claude, Gemini), RAG pipelines, local AI inference (Ollama, LM Studio), prompt engineering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Architecture &amp; Practices:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Microservices, Event-Driven Architecture, REST APIs, Design Patterns, SOLID Principles, TDD, Unit/Integration/Load Testing, Infrastructure as Code (IaC), Agile/Scrum</w:t>
+        <w:t xml:space="preserve">Quality &amp; Delivery:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> TDD, Unit/Integration/Load Testing, Agile/Scrum, Technical Documentation, Security Hardening</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Experience:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Python, Dart, C++, Java, Flutter, VMWare, Selenium, SEO, PPC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -513,283 +527,259 @@
       <w:r>
         <w:t xml:space="preserve">https://www.appsoftware.com/blog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROFESSIONAL PROJECT HISTORY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">January 2023 - Present (Lead Software Engineer / Solutions Architect) SHARP Upgrade for Grants Finance System - UKSBS (Contract)</w:t>
+        <w:t xml:space="preserve">January 2023 - March 2023 (Solutions Architect / Lead Engineer) SHARP Upgrade for Grants Finance System - UKSBS (Contract)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, Hashicorp Vault, Swagger, Microservices, Okta, RabbitMQ, Redis, Dapper ORM, PostgreSQL, JavaScript, Alpine.js, Docker, Kubernetes (K8s), XUnit, JMeter, Amazon AWS, AWS S3, AWS Athena, Jira</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Re-joined UKSBS to lead a major system upgrade for the GFS project, collaborating with internal development, architecture and infrastructure teams alongside external contractors (IBM) to integrate Oracle cloud infrastructure as part of the wider 'SHARP' programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Leading the development team on application architecture, developer tooling and version control strategy for supporting multiple concurrent work streams. Co-ordinating with infrastructure teams on CI/CD and DevOps tasks.</w:t>
-[...131 lines deleted...]
-        <w:t xml:space="preserve">Implementation of GitFlow branching strategy to support multiple concurrent work streams with phased feature deployments along with blue / green deployment and environment management.</w:t>
+        <w:t xml:space="preserve">Defined application architecture, developer tooling strategy and version control approach to support multiple concurrent work streams. Co-ordinated with infrastructure teams on CI/CD and DevOps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Architected system upgrade to onboard new business clients with unique workflows and processes, including new REST API design and integration patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Designed data archival architecture to migrate large audit datasets from PostgreSQL to AWS S3, integrated with AWS Athena for queryability, and implemented continuous data transfer to maintain RDBMS performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Evaluated, selected and integrated Hashicorp Vault for secrets management across the microservices estate (~20 environments). Balanced ease of adoption, minimal codebase impact, and zero-downtime hot-reload of configuration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Designed and built a bespoke configuration management GUI for Hashicorp Vault, addressing limitations of the stock UI for multi-environment microservice deployments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Optimised message queue architecture (RabbitMQ), achieving a 9x throughput increase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Led security remediation following external penetration testing (CSP headers, HTTP security headers, script modifications).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Resolved database performance bottlenecks through index optimisation, connection management improvements, and implementation of a unit-of-work factory pattern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Designed GitFlow branching strategy and blue/green deployment approach for phased feature rollouts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Authored technical architecture documentation, developer guides and process documentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">November 2022 - January 2023 (Senior Software Engineer) - A.P. Moller Maersk</w:t>
+        <w:t xml:space="preserve">November 2022 - January 2023 (Senior Software Engineer / Architect) - A.P. Moller Maersk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> C#, .NET Core, Web APIs, React, PostgreSQL, SQL Server, Entity Framework, XUnit, Moq, Azure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Contributed to the Customs House Brokerage AppLite product, a phased rebuild of a legacy application migrating to Maersk's modern integrated platform.</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Integrated with Maersk APIs and automation platforms using .NET Core and Entity Framework.</w:t>
+        <w:t xml:space="preserve">Contributed to the Customs House Brokerage AppLite product, architecting the phased rebuild of a legacy application onto Maersk's modern integrated platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Diagnosed and resolved fundamental architectural issues in a problematic microservice design that was blocking project progress, redesigning service boundaries and communication patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Defined integration architecture for Maersk APIs and automation platforms using .NET Core and Entity Framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">July 2022 - October 2022 (Senior Software Engineer) - Forestry Commission via Quicksilva Limited (Contract)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1881,27 +1871,27 @@
     <w:pPr>
       <w:spacing w:before="320" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9196bd9622de41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9b8d3d87fd1b4377" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf45310dee17f48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R71ecc59771e94590" /></Relationships>
 </file>