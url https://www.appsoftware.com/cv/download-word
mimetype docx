--- v4 (2026-04-24)
+++ v5 (2026-06-08)
@@ -1,1748 +1,1651 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1b3d689ebeda4157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfc5e7966e46b4978" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Gareth Brown - Solutions Architect &amp; Technical Leader</w:t>
+        <w:t xml:space="preserve">Gareth Brown - Lead Software Engineer &amp; Solution Architect</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Solutions Architecture / System Design / Cloud Infrastructure / Microservices / .NET / APIs / AI</w:t>
+        <w:t xml:space="preserve">.NET &amp; Cloud Architecture | Mission-Critical Systems for Government &amp; Regulated Sectors | Hands-On Delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">App Software Ltd, Dilton Marsh, Westbury, Wiltshire, BA13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROFILE</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Recognised by clients for strategic technical decision-making, ownership of critical project deliverables, mentoring development teams, clear communication with both technical and non-technical stakeholders, and the consistent successful delivery of software projects.</w:t>
+        <w:t xml:space="preserve">AVAILABILITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based in:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Wiltshire, UK · </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working locations:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Remote / South West / London, UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Status:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Open to new outside-IR35 contracts - available with notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clearance:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Eligible for SC clearance (UK national). Prior UK central-government engagements (UKSBS, Forestry Commission).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PUBLIC PROFILES</w:t>
+        <w:t xml:space="preserve">CONTACT INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> +44 (0)7730 590785</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> &lt;gareth.brown@appsoftware.com&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Website / Portfolio:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> https://appsoftware.com</w:t>
+        <w:t xml:space="preserve"> &lt;https://appsoftware.com/portfolio&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">GitHub:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> https://github.com/appsoftwareltd  | https://github.com/gbro3n</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> https://linkedin.com/in/garethrbrown</w:t>
+        <w:t xml:space="preserve"> &lt;https://github.com/appsoftwareltd&gt; | &lt;https://github.com/gbro3n&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">CONTACT INFORMATION</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> gareth.brown@appsoftware.com</w:t>
+        <w:t xml:space="preserve">PROFILE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hands-on Lead Software Engineer and Solution Architect with 18+ years delivering mission-critical .NET systems - and the cloud and platform infrastructure they run on - for UK government and regulated sectors (public sector, nuclear, rail safety-critical, fintech).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I design and build distributed, event-driven systems end-to-end: application architecture, microservices and messaging, AWS/Kubernetes infrastructure, CI/CD, secrets management and observability - then stay hands-on through delivery. Recognised by clients for owning critical deliverables, leading and mentoring teams through complex technical and organisational challenges, and consistent, pragmatic delivery of performant, reliable, maintainable software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I make active use of AI-assisted development workflows with hands on experience of the integration of LLM/RAG capabilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">AVAILABILITY</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Remote, London, UK</w:t>
+        <w:t xml:space="preserve">CORE TECHNICAL SKILLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solution &amp; Systems Architecture:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Distributed systems, microservices, event-driven architecture, REST API design, domain/integration design, SOLID &amp; design patterns, infrastructure-as-code, high-throughput/high-availability systems, performance optimisation, security hardening (CSP/HTTP headers, pen-test remediation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cloud &amp; Platform:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> AWS (ECS/Fargate, S3, Athena, SQS/SNS, ECR), Microsoft Azure, GCP, Digital Ocean | Docker, Kubernetes (K8s), Flux CD | CI/CD: Azure DevOps, GitHub Actions, Jenkins | HashiCorp Vault (secrets &amp; configuration), blue/green deployment, GitFlow</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.NET &amp; Backend:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> C#, .NET (Core &amp; Framework), ASP.NET MVC, Web APIs, Dapper ORM, Entity Framework, MassTransit, SignalR, Node.js, Blazor, MAUI/Xamarin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messaging &amp; Data:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> RabbitMQ, Kafka, AWS SQS/SNS, gRPC | PostgreSQL, SQL Server, MySQL/MariaDB, MongoDB, Redis, SQLite</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> JavaScript, TypeScript | Vue.js, Angular, React, Svelte, Alpine.js, jQuery, Knockout.js | CSS, Sass, Tailwind, Bootstrap, Bulma, GOV.UK Design System (GDS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI-Augmented Delivery:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> AI-assisted development workflows, LLM/RAG integration into production applications, local inference (Ollama, LM Studio), prompt engineering (GPT, Claude, Gemini)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practices:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Agile/Scrum, TDD, unit/integration/load testing (XUnit, NUnit, Moq, JMeter), technical leadership, mentoring, requirements gathering, stakeholder communication, developer tooling &amp; documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Languages &amp; Tooling:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> C#, JavaScript, TypeScript, SQL, Bash, PowerShell, Python | Git, GitHub, Bitbucket, Azure DevOps, CodeCommit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional Experience:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Dart, C++, Java, Flutter, VMware, Selenium, SEO, PPC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">CORE TECHNICAL SKILLS</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> Python, Dart, C++, Java, Flutter, VMWare, Selenium, SEO, PPC</w:t>
+        <w:t xml:space="preserve">PORTFOLIO PROJECTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Much of my client work for government and enterprise is under NDA and not publicly demonstrable. These are some public, self-built products - designed, developed, deployed and maintained end-to-end - that I use to stay current with new tools and patterns:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;https://www.agentkanban.io&gt; - Web application and VS Code extension for managing agentic software engineering workflows, with context-management tooling _(SvelteKit, TypeScript, Postgres, k3s)_</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;https://www.asnotes.io&gt; - A personal knowledge-management and notes extension for VS Code _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;https://www.asmusictheory.com&gt; - A music theory learning and practice web application _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;https://www.numeromoney.com&gt; - Personal finance and spending management tools and analysis _(C#, ASP.NET, Postgres, k3s)_.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">EDUCATION</w:t>
+        <w:t xml:space="preserve">PROFESSIONAL PROJECT HISTORY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Professional Qualifications &amp; Courses</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> Web Applications Design, Development and Management, Object Oriented Programming with Java</w:t>
+        <w:t xml:space="preserve">January 2023 – Current - Lead Software Engineer / Solution Architect - Grants Finance System (SHARP Upgrade), UKSBS (Contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> UK Central Government | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, HashiCorp Vault, Swagger, Microservices, Okta, RabbitMQ, Redis, Dapper ORM, PostgreSQL, JavaScript, Alpine.js, Docker, Kubernetes (K8s), XUnit, JMeter, AWS (S3, Athena), Jira</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Re-engaged by UKSBS to lead a major system upgrade for the Grants Finance System (GFS), collaborating with internal development, architecture and infrastructure teams alongside external contractors (IBM) to integrate Oracle cloud infrastructure as part of the wider 'SHARP' programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lead the development team on application architecture, developer tooling and version-control strategy supporting multiple concurrent work streams; co-ordinate with infrastructure teams on CI/CD and DevOps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Delivered a major upgrade onboarding new business clients with unique workflows (new REST API development; upgrading systems to support new processes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Re-engineered the RabbitMQ messaging implementation for a 9× throughput increase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Designed and implemented an archive process migrating large volumes of audit data from PostgreSQL to AWS S3, integrated with AWS Athena, with a continuous transfer process for new data - keeping RDBMS volumes (and costs) to a minimum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Evaluated, designed and integrated HashiCorp Vault for configuration and secrets management: ease of use for developers and infrastructure, minimal code-base change, CLI and UI management, and hot-reload of configuration with zero downtime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Built a bespoke GUI client for managing Vault configuration across ~20 deployed test environments (each multiple microservices), solving the problem of keeping sensitive, non-version-controlled configuration in sync.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Resolved database performance issues: index optimisation, connection optimisation, and a 'unit of work' factory pattern for controlling database connection lifetimes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Evaluated and implemented security remediations from external penetration testing (CSP and other HTTP headers, with associated script changes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Implemented a GitFlow branching strategy with phased feature deployments, plus blue/green deployment and environment management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Designed an internal cron-based scheduler for background processes, and data-retention/archive processes maintaining compliance and database performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Authored developer support documentation: processes, strategies and technical guides.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">https://www.appsoftware.com/blog</w:t>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">November 2022 – January 2023 - Senior Software Engineer - A.P. Moller Maersk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Logistics / Customs | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> C#, .NET Core, Web APIs, React, PostgreSQL, SQL Server, Entity Framework, XUnit, Moq, Azure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Contributed to the Customs House Brokerage AppLite product - a phased rebuild of a legacy application onto Maersk's modern integrated platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Resolved architectural issues in a problematic microservice design that was hindering project progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Integrated Maersk APIs and automation platforms using .NET Core and Entity Framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">January 2023 - March 2023 (Solutions Architect / Lead Engineer) SHARP Upgrade for Grants Finance System - UKSBS (Contract)</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">July 2022 – October 2022 - Senior Software Engineer - Forestry Commission via Quicksilva (Contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> UK Central Government | </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, Hashicorp Vault, Swagger, Microservices, Okta, RabbitMQ, Redis, Dapper ORM, PostgreSQL, JavaScript, Alpine.js, Docker, Kubernetes (K8s), XUnit, JMeter, Amazon AWS, AWS S3, AWS Athena, Jira</w:t>
-[...127 lines deleted...]
-        <w:t xml:space="preserve">Authored technical architecture documentation, developer guides and process documentation.</w:t>
+        <w:t xml:space="preserve"> C#, .NET Core, MVC, PostgreSQL, Entity Framework, XUnit, Moq, GOV.UK Design System (GDS), Azure B2C, Azure Active Directory, Bitbucket</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Drove development against functional specifications to meet strict MVP milestones for the FLO redevelopment (Felling Licence Applications).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Built an internally-facing administrative system with complex identity and authorisation requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Integrated Azure B2C with federated Active Directory tenants and implemented a roles/claims-based permissions system for Forestry Commission employees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">November 2022 - January 2023 (Senior Software Engineer / Architect) - A.P. Moller Maersk</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">February 2022 – July 2022 - Lead Software Engineer - Zircon Software (Contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two projects for Zircon Software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cavendish Nuclear Waste Management Automation (OptiSort)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Nuclear / Regulated | </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, .NET Core, Web APIs, React, PostgreSQL, SQL Server, Entity Framework, XUnit, Moq, Azure</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Defined integration architecture for Maersk APIs and automation platforms using .NET Core and Entity Framework.</w:t>
+        <w:t xml:space="preserve"> C#, .NET Core, WPF, Python, gRPC, SQL Server, Entity Framework, XUnit, Moq, Stateless, Docker, UML, Enterprise Architect, Azure DevOps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Designed and implemented prototype control software for a hazardous-waste automation system of robots and sensors ("OptiSort").</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Led a team of three developers and a test engineer: mentoring, sprint planning, story writing, client liaison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Owned the Enterprise Architect (Sparx) model - interface definitions and UML diagrams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Implemented robust state machines (3 machines, 50+ states) with custom observability and pause/resume/synchronisation via the Stateless .NET library.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Delivered 300+ unit/integration tests; delivered ahead of schedule with high customer satisfaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">GPS Rail Asset Location</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Rail / Safety-Critical (SIL) | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> C#, .NET Core, Xamarin, ASP.NET MVC, PostgreSQL, NUnit, Docker, JSON APIs, Wireshark, PlantUML</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Extended a Xamarin mobile application to report connectivity status with GNSS receivers and web services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reverse-engineered third-party GNSS receiver protocols with Wireshark; implemented Multicast DNS client functionality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Adhered to SIL (Safety Integrity Level) coding standards with detailed technical documentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">July 2022 - October 2022 (Senior Software Engineer) - Forestry Commission via Quicksilva Limited (Contract)</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">April 2021 – January 2022 - Software Engineer / Architect - Home Buying &amp; Conveyancing Platform, Veyco (Contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> FinTech / Regulated | </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, .NET Core, MVC, PostgreSQL, Entity Framework, XUnit, Moq, GOV.uk Design System (GDS), Azure B2C, Azure Active Directory, Bitbucket</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Integrated Microsoft Azure B2C with federated Active Directory tenants and implemented a roles/claims-based permissions system for Forestry Commission employees.</w:t>
+        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, XUnit, Swagger, Microservices, Angular, JavaScript, Okta, Docker, AWS (ECS/Fargate, ECR, SQS, SNS), JSON REST APIs, SOAP/XML, MassTransit, Dapper ORM, MariaDB, MongoDB, Azure DevOps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Investor-backed FinTech start-up building services for home buyers, sellers, estate agents, mortgage brokers, lenders and conveyancers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Designed infrastructure and application architecture for a multi-portal FinTech platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Configured CI/CD via Azure DevOps to deploy containerised applications to AWS ECS (Fargate) with load balancing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Integrated Okta SSO and HM Land Registry (HMLR) APIs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Designed workflow and message-bus systems using MassTransit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Implemented data integration across RDBMS (MariaDB) and NoSQL (MongoDB) stores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">February 2022 - July 2022 (Lead Software Engineer) - Zircon Software Ltd (Contract)</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">October 2018 – March 2021 - Senior Software Engineer - Grants Finance System, UKSBS (Contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> UK Central Government | </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, .NET Core, WPF, Python, gRPC, SQL Server, Entity Framework, XUnit, Moq, Stateless, Docker, UML, Enterprise Architect, Azure DevOps</w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve">Adhered to SIL (Safety Integrity Level) coding standards with detailed technical documentation.</w:t>
+        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, Swagger, Microservices, Okta, RabbitMQ, Dapper ORM, PostgreSQL, JavaScript, Docker, XUnit, JMeter, AWS, GDS, Jira</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Developed a replacement Grants Finance System (GFS) managing funding allocation for government-backed research projects - microservices on AWS/Kubernetes with full CI/CD. Successfully moved to production December 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Led core design choices within an agile team of 15, setting technical precedent for future UKSBS projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Integrated Okta SSO (OAuth/OpenID Connect); designed inter-process communication via REST APIs and RabbitMQ messaging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Implemented concurrency handling, internal code libraries and the UI framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mentored junior team members; led requirements gathering with end users and stakeholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Transitioned to training permanent staff and application maintenance post-launch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">April 2021 - January 2022 (Software Engineer) - Home Buying and Conveyancing Platform - Veyco Ltd (Contract)</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">February 2018 – September 2018 - Senior Software Engineer - IMI Social / O2 Netflix API / PayForIt, IMImobile (Contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Telecoms / Media | </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, XUnit, Swagger, Microservices, Angular, JavaScript, Okta, Docker, Amazon AWS (ECS (Fargate), ECR / SQS / SNS), JSON REST APIs, SOAP XML Services, Mass Transit, Dapper ORM, MariaDB, MongoDB, Azure Cloud, Azure DevOps</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">Implemented database integration across RDBMS (MariaDB) and NoSQL (MongoDB) stores.</w:t>
+        <w:t xml:space="preserve"> C#, ASP.NET MVC, Dapper ORM, SQL Server, SignalR, JavaScript, jQuery, AWS, NUnit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Developed upgrades for IMISocial, a social-media aggregation product used by major clients including the BBC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Extended API consumption modules and UI features for high-volume message streams (Twitter, Facebook, Instagram).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Developed Netflix partner API integration for O2 customer-promotion workflows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">October 2018 - March 2021 (Senior Software Engineer) - Grants Finance System - UKSBS (Contract)</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">December 2017 – January 2018 - Software Engineer - Plumbing &amp; Heating Retail Web Application, House of Radiators (Contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Retail / E-commerce | </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, Swagger, Microservices, Okta, RabbitMQ, Dapper ORM, PostgreSQL, JavaScript, Docker, XUnit, JMeter, Amazon AWS, GDS, Jira</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">Transitioned to training permanent staff and application maintenance post-launch.</w:t>
+        <w:t xml:space="preserve"> C#, ASP.NET MVC, Entity Framework, Dapper ORM, SQL Server, SignalR, JavaScript, jQuery, AWS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Redesigned an ASP.NET MVC e-commerce site for responsive design and improved image management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Integrated a new payment processor; built a solution for managing a large, specialised product catalogue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sole developer: designed and delivered cost-effective solutions across all technical challenges.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">February 2018 - September 2018 (Senior Software Engineer) - IMI Social / O2 Netflix API Integration / PayForIt - IMImobile (Contract)</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">July 2016 – November 2017 - Senior Software Engineer - O2 Tariff Management, IMImobile (Contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Telecoms | </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, ASP.NET MVC, Dapper ORM, SQL Server, SignalR, JavaScript, jQuery, Amazon AWS, NUnit</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Developed Netflix partner API integration for O2 customer promotion workflows.</w:t>
+        <w:t xml:space="preserve"> C#, ASP.NET MVC, Dapper ORM, SQL Server, JavaScript, jQuery, Knockout.js, mustache.js, AWS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Developed an O2 tariff-management portal for creating and maintaining tariffs and special offers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Built a JavaScript-driven ASP.NET MVC portal with complex state management, business-logic validation and enterprise-grade security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Assisted on additional web projects for major UK telecommunications providers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">December 2017 - January 2018 (Software Engineer) - Plumbing and Heating Retail Web Application - House of Radiators (Contract)</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">January 2016 – July 2016 - Senior Software Engineer - International CRM System, Dyson (Contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sector:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Consumer Electronics / IoT | </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, ASP.NET MVC, Entity Framework, Dapper ORM, SQL Server, SignalR, JavaScript, jQuery, Amazon AWS</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Sole developer: designed and delivered cost-effective solutions for all technical challenges.</w:t>
+        <w:t xml:space="preserve"> C#, ASP.NET MVC, Entity Framework, MSMQ, JavaScript, jQuery, SQL Server, AWS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Extended CRM systems to support Dyson's expansion into the China and Europe markets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Implemented high-availability APIs on AWS for device diagnostics and IoT devices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Developed Web API 2 endpoints and a JavaScript test client; performed stress testing with full documentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading4"/>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Assisted on additional web-based projects for major UK telecommunications providers.</w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">EARLIER EXPERIENCE (2007 – 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Software Engineer - Clever Digit Media &amp; contract clients (2009 – 2015).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Full-stack delivery across multiple contracts: an armed-forces community social network, a headless content management/distribution platform, secure offline media browsing (C++/SQLite), back-end processing systems (Windows Services), an email-marketing platform, a genealogy website redevelopment, and a SaaS price-monitoring service. _Technologies:_ C#, ASP.NET MVC, AngularJS, Entity Framework, SQL Server, MySQL, MongoDB, SignalR, NServiceBus, AWS EC2/S3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software Engineer - multiple contracts (2007 – 2011).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Financial services systems (Richmond Group), point-of-sale (House of Radiators), and rail infrastructure testing (WRSL/Zircon). _Technologies:_ C#, ASP.NET, SQL Server, Windows Forms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">_Earlier project experience (pre-2007) available on request._</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading4"/>
-[...254 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">EARLIER EXPERIENCE (2007-2013)</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">Earlier project experience (pre-2009) available on request</w:t>
+        <w:t xml:space="preserve">EDUCATION &amp; PROFESSIONAL QUALIFICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stanford Online / DeepLearning.AI</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Supervised Machine Learning: Regression and Classification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft Certified Technology Specialist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - ASP.NET</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">APM</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Project Management (Professional Qualification)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open University</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Web Applications Design, Development &amp; Management; Object-Oriented Programming with Java</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="1">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1871,27 +1774,27 @@
     <w:pPr>
       <w:spacing w:before="320" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf45310dee17f48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R71ecc59771e94590" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7f0a4c6926614896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Refd1c44f5e6443e6" /></Relationships>
 </file>