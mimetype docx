--- v5 (2026-06-08)
+++ v6 (2026-07-23)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfc5e7966e46b4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb3bdf15fb2074042" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gareth Brown - Lead Software Engineer &amp; Solution Architect</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">.NET &amp; Cloud Architecture | Mission-Critical Systems for Government &amp; Regulated Sectors | Hands-On Delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
@@ -1774,27 +1774,27 @@
     <w:pPr>
       <w:spacing w:before="320" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7f0a4c6926614896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Refd1c44f5e6443e6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5a72b018cffb4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R23cbe09db65c41b7" /></Relationships>
 </file>