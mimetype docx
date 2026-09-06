--- v6 (2026-07-23)
+++ v7 (2026-09-06)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb3bdf15fb2074042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4a06f29c2a4c48bc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gareth Brown - Lead Software Engineer &amp; Solution Architect</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">.NET &amp; Cloud Architecture | Mission-Critical Systems for Government &amp; Regulated Sectors | Hands-On Delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
@@ -386,111 +386,111 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PORTFOLIO PROJECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Much of my client work for government and enterprise is under NDA and not publicly demonstrable. These are some public, self-built products - designed, developed, deployed and maintained end-to-end - that I use to stay current with new tools and patterns:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">&lt;https://www.agentkanban.io&gt; - Web application and VS Code extension for managing agentic software engineering workflows, with context-management tooling _(SvelteKit, TypeScript, Postgres, k3s)_</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">&lt;https://www.asmusictheory.com&gt; - A music theory learning and practice web application _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
+        <w:t xml:space="preserve">&lt;https://www.agentkanban.io&gt; - Web application and VS Code extension for managing agentic software engineering workflows, integrating kanban boards with agent context capture and management tooling _(SvelteKit, TypeScript, Postgres, k3s)_</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;https://www.asnotes.io&gt; - A markdown / wikilink based personal knowledge-management and notes extension for VS Code with static site publishing _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;https://www.asmusictheory.com&gt; - A music theory learning and web application with practice tools, including midi integration for score recording, presentation and playback _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;https://www.numeromoney.com&gt; - Personal finance and spending management tools and analysis _(C#, ASP.NET, Postgres, k3s)_.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROFESSIONAL PROJECT HISTORY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">January 2023 – Current - Lead Software Engineer / Solution Architect - Grants Finance System (SHARP Upgrade), UKSBS (Contract)</w:t>
+        <w:t xml:space="preserve">January 2023 – Current - Solution Architect / Application Development Technical Lead - Grants Finance System, UKSBS (Contract)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sector:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> UK Central Government | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, HashiCorp Vault, Swagger, Microservices, Okta, RabbitMQ, Redis, Dapper ORM, PostgreSQL, JavaScript, Alpine.js, Docker, Kubernetes (K8s), XUnit, JMeter, AWS (S3, Athena), Jira</w:t>
       </w:r>
     </w:p>
@@ -501,51 +501,51 @@
       <w:r>
         <w:t xml:space="preserve">Re-engaged by UKSBS to lead a major system upgrade for the Grants Finance System (GFS), collaborating with internal development, architecture and infrastructure teams alongside external contractors (IBM) to integrate Oracle cloud infrastructure as part of the wider 'SHARP' programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lead the development team on application architecture, developer tooling and version-control strategy supporting multiple concurrent work streams; co-ordinate with infrastructure teams on CI/CD and DevOps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Delivered a major upgrade onboarding new business clients with unique workflows (new REST API development; upgrading systems to support new processes).</w:t>
+        <w:t xml:space="preserve">Delivered multiple major upgrades to facilitate onboarding new business clients with unique workflows (new REST API development; upgrading systems to support new processes).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Re-engineered the RabbitMQ messaging implementation for a 9× throughput increase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Designed and implemented an archive process migrating large volumes of audit data from PostgreSQL to AWS S3, integrated with AWS Athena, with a continuous transfer process for new data - keeping RDBMS volumes (and costs) to a minimum.</w:t>
       </w:r>
@@ -574,50 +574,62 @@
         <w:t xml:space="preserve">Built a bespoke GUI client for managing Vault configuration across ~20 deployed test environments (each multiple microservices), solving the problem of keeping sensitive, non-version-controlled configuration in sync.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resolved database performance issues: index optimisation, connection optimisation, and a 'unit of work' factory pattern for controlling database connection lifetimes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Evaluated and implemented security remediations from external penetration testing (CSP and other HTTP headers, with associated script changes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Completed broad refactor to modernise and improve maintenance of code base.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Implemented a GitFlow branching strategy with phased feature deployments, plus blue/green deployment and environment management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Designed an internal cron-based scheduler for background processes, and data-retention/archive processes maintaining compliance and database performance.</w:t>
       </w:r>
@@ -1774,27 +1786,27 @@
     <w:pPr>
       <w:spacing w:before="320" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5a72b018cffb4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R23cbe09db65c41b7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb375f9a00a2d497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rb2e0e7dd95b94225" /></Relationships>
 </file>