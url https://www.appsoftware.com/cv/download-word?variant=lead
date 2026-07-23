--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R85828845a3ad492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc0b183427a9a4923" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gareth Brown - Lead .NET Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Distributed Systems · Cloud &amp; Microservices | Mission-Critical Systems for Government &amp; Regulated Sectors | Hands-On Delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
@@ -1774,27 +1774,27 @@
     <w:pPr>
       <w:spacing w:before="320" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4e1938c5cf454d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R79d9df8c9ee24d7b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1e09450a60054bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R0983010b823e40c4" /></Relationships>
 </file>