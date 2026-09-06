--- v1 (2026-07-23)
+++ v2 (2026-09-06)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc0b183427a9a4923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re792ad34f52d401b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gareth Brown - Lead .NET Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Distributed Systems · Cloud &amp; Microservices | Mission-Critical Systems for Government &amp; Regulated Sectors | Hands-On Delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
@@ -386,111 +386,111 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PORTFOLIO PROJECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Much of my client work for government and enterprise is under NDA and not publicly demonstrable. These are some public, self-built products - designed, developed, deployed and maintained end-to-end - that I use to stay current with new tools and patterns:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">&lt;https://www.agentkanban.io&gt; - Web application and VS Code extension for managing agentic software engineering workflows, with context-management tooling _(SvelteKit, TypeScript, Postgres, k3s)_</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">&lt;https://www.asmusictheory.com&gt; - A music theory learning and practice web application _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
+        <w:t xml:space="preserve">&lt;https://www.agentkanban.io&gt; - Web application and VS Code extension for managing agentic software engineering workflows, integrating kanban boards with agent context capture and management tooling _(SvelteKit, TypeScript, Postgres, k3s)_</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;https://www.asnotes.io&gt; - A markdown / wikilink based personal knowledge-management and notes extension for VS Code with static site publishing _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;https://www.asmusictheory.com&gt; - A music theory learning and web application with practice tools, including midi integration for score recording, presentation and playback _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;https://www.numeromoney.com&gt; - Personal finance and spending management tools and analysis _(C#, ASP.NET, Postgres, k3s)_.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROFESSIONAL PROJECT HISTORY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">January 2023 – Current - Lead Software Engineer / Solution Architect - Grants Finance System (SHARP Upgrade), UKSBS (Contract)</w:t>
+        <w:t xml:space="preserve">January 2023 – Current - Solution Architect / Application Development Technical Lead - Grants Finance System, UKSBS (Contract)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sector:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> UK Central Government | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, HashiCorp Vault, Swagger, Microservices, Okta, RabbitMQ, Redis, Dapper ORM, PostgreSQL, JavaScript, Alpine.js, Docker, Kubernetes (K8s), XUnit, JMeter, AWS (S3, Athena), Jira</w:t>
       </w:r>
     </w:p>
@@ -501,51 +501,51 @@
       <w:r>
         <w:t xml:space="preserve">Re-engaged by UKSBS to lead a major system upgrade for the Grants Finance System (GFS), collaborating with internal development, architecture and infrastructure teams alongside external contractors (IBM) to integrate Oracle cloud infrastructure as part of the wider 'SHARP' programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lead the development team on application architecture, developer tooling and version-control strategy supporting multiple concurrent work streams; co-ordinate with infrastructure teams on CI/CD and DevOps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Delivered a major upgrade onboarding new business clients with unique workflows (new REST API development; upgrading systems to support new processes).</w:t>
+        <w:t xml:space="preserve">Delivered multiple major upgrades to facilitate onboarding new business clients with unique workflows (new REST API development; upgrading systems to support new processes).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Re-engineered the RabbitMQ messaging implementation for a 9× throughput increase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Designed and implemented an archive process migrating large volumes of audit data from PostgreSQL to AWS S3, integrated with AWS Athena, with a continuous transfer process for new data - keeping RDBMS volumes (and costs) to a minimum.</w:t>
       </w:r>
@@ -574,50 +574,62 @@
         <w:t xml:space="preserve">Built a bespoke GUI client for managing Vault configuration across ~20 deployed test environments (each multiple microservices), solving the problem of keeping sensitive, non-version-controlled configuration in sync.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resolved database performance issues: index optimisation, connection optimisation, and a 'unit of work' factory pattern for controlling database connection lifetimes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Evaluated and implemented security remediations from external penetration testing (CSP and other HTTP headers, with associated script changes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Completed broad refactor to modernise and improve maintenance of code base.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Implemented a GitFlow branching strategy with phased feature deployments, plus blue/green deployment and environment management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Designed an internal cron-based scheduler for background processes, and data-retention/archive processes maintaining compliance and database performance.</w:t>
       </w:r>
@@ -1774,27 +1786,27 @@
     <w:pPr>
       <w:spacing w:before="320" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1e09450a60054bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R0983010b823e40c4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R64480208a4634057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R814a6fb4f7cb45c6" /></Relationships>
 </file>