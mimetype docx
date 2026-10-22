--- v2 (2026-09-06)
+++ v3 (2026-10-22)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R003240cdb0134d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2f02907055b448eb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gareth Brown - Solution Architect</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">.NET &amp; Cloud Architecture | Mission-Critical Systems for Government &amp; Regulated Sectors | Hands-On Delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
@@ -386,51 +386,63 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PORTFOLIO PROJECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Much of my client work for government and enterprise is under NDA and not publicly demonstrable. These are some public, self-built products - designed, developed, deployed and maintained end-to-end - that I use to stay current with new tools and patterns:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">&lt;https://www.agentkanban.io&gt; - Web application and VS Code extension for managing agentic software engineering workflows, integrating kanban boards with agent context capture and management tooling _(SvelteKit, TypeScript, Postgres, k3s)_</w:t>
+        <w:t xml:space="preserve">&lt;https://www.etherpk.com&gt; - A markdown based knowledge base / notes app with wikilinking, E2E sync / encryption, AI Agent / MCP / RAG integration. Source available at &lt;https://github.com/appsoftwareltd/etherpk-client&gt; _(SvelteKit, TypeScript, Code Mirror, Claude Code, MCP, RAG, Postgres, k3s, Terraform)_</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;https://www.agentkanban.io&gt; - Web application and VS Code extension for managing agentic software engineering workflows, integrating kanban boards with agent context capture and management tooling _(SvelteKit, TypeScript, Postgres, k3s, Terraform)_</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;https://www.asnotes.io&gt; - A markdown / wikilink based personal knowledge-management and notes extension for VS Code with static site publishing _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;https://www.asmusictheory.com&gt; - A music theory learning and web application with practice tools, including midi integration for score recording, presentation and playback _(SvelteKit, TypeScript, Postgres, k3s)_.</w:t>
       </w:r>
@@ -443,77 +455,85 @@
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;https://www.numeromoney.com&gt; - Personal finance and spending management tools and analysis _(C#, ASP.NET, Postgres, k3s)_.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D9E0" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROFESSIONAL PROJECT HISTORY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">####</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">January 2023 – Current - Solution Architect / Application Development Technical Lead - Grants Finance System, UKSBS (Contract)</w:t>
+        <w:t xml:space="preserve">January 2023 – October 2026 - Solution Architect / Application Development Technical Lead - Grants Finance System, UKSBS (Contract)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sector:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> UK Central Government | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, HashiCorp Vault, Swagger, Microservices, Okta, RabbitMQ, Redis, Dapper ORM, PostgreSQL, JavaScript, Alpine.js, Docker, Kubernetes (K8s), XUnit, JMeter, AWS (S3, Athena), Jira</w:t>
+        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, HashiCorp Vault, Swagger, Microservices, Okta, RabbitMQ, Redis, Dapper ORM, PostgreSQL, JavaScript, Alpine.js, Docker, Kubernetes (K8s), XUnit, JMeter, AWS (SQS, SNS, RDS, S3, Athena), Jira</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Re-engaged by UKSBS to lead a major system upgrade for the Grants Finance System (GFS), collaborating with internal development, architecture and infrastructure teams alongside external contractors (IBM) to integrate Oracle cloud infrastructure as part of the wider 'SHARP' programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lead the development team on application architecture, developer tooling and version-control strategy supporting multiple concurrent work streams; co-ordinate with infrastructure teams on CI/CD and DevOps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -1105,59 +1125,59 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">October 2018 – March 2021 - Senior Software Engineer - Grants Finance System, UKSBS (Contract)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sector:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> UK Central Government | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, Swagger, Microservices, Okta, RabbitMQ, Dapper ORM, PostgreSQL, JavaScript, Docker, XUnit, JMeter, AWS, GDS, Jira</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Developed a replacement Grants Finance System (GFS) managing funding allocation for government-backed research projects - microservices on AWS/Kubernetes with full CI/CD. Successfully moved to production December 2020.</w:t>
+        <w:t xml:space="preserve"> C#, .NET Core, ASP.NET MVC, HashiCorp Vault, Swagger, Microservices, Okta, RabbitMQ, Redis, Dapper ORM, PostgreSQL, JavaScript, Alpine.js, Docker, Kubernetes (K8s), XUnit, JMeter, AWS (SQS, SNS, RDS, S3, Athena), Jira</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Developed a replacement Grants Finance System (GFS) managing funding allocation for government-backed research projects - microservices on AWS / Kubernetes with full CI/CD. Successfully moved to production December 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Led core design choices within an agile team of 15, setting technical precedent for future UKSBS projects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Integrated Okta SSO (OAuth/OpenID Connect); designed inter-process communication via REST APIs and RabbitMQ messaging.</w:t>
       </w:r>
@@ -1786,27 +1806,27 @@
     <w:pPr>
       <w:spacing w:before="320" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R66ee957666334ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rc2b4201449994fc7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3f69a341c64d4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R06f0dafa180f422d" /></Relationships>
 </file>