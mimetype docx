--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R152ca1ccce004375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0404e9f722ae4d9f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gareth Brown - Lead Software Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">.NET · Full-Stack · Cloud &amp; Microservices | Mission-Critical Systems for Government &amp; Regulated Sectors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
@@ -1774,27 +1774,27 @@
     <w:pPr>
       <w:spacing w:before="320" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:color w:val="1F2328"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2c12c721aafb4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd6590cf71ff44cb8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R079126fff6c342d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R1ad4d719092d4028" /></Relationships>
 </file>